--- v0 (2025-11-18)
+++ v1 (2026-07-30)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="584AA883" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="432F9197" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:pStyle w:val="Nadpis8"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Objednávateľ </w:t>
       </w:r>
       <w:r>
         <w:t>*)</w:t>
       </w:r>
@@ -77,52 +77,52 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ľ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10130" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1204"/>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="500"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="5098"/>
       </w:tblGrid>
       <w:tr w:rsidR="00083751" w14:paraId="281A3276" w14:textId="77777777" w:rsidTr="009F7B11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F12C31" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:pStyle w:val="Nadpis7"/>
             </w:pPr>
             <w:r>
               <w:t>Objednávka číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="0" w:name="Text82"/>
@@ -438,99 +438,81 @@
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Poznámka:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68402358" w14:textId="77777777" w:rsidR="00D51437" w:rsidRPr="001E553E" w:rsidRDefault="00D51437" w:rsidP="009F7B11">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F98E871" w14:textId="67A23FE0" w:rsidR="00083751" w:rsidRPr="00D51437" w:rsidRDefault="00083751" w:rsidP="006E7B7D">
+          <w:p w14:paraId="7F98E871" w14:textId="545545CF" w:rsidR="00083751" w:rsidRPr="00D51437" w:rsidRDefault="00083751" w:rsidP="006E7B7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovenská legálna metrológia, n. o. akceptuje objednávky len v písomnej forme, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7B7D">
+              <w:t>Slovenská legálna metrológia, n. o. akceptuje objednávky len v písomnej forme, t.j. doručené osobne,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51437" w:rsidRPr="006E7B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>t.j</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7B7D">
+              <w:t xml:space="preserve"> poštou,</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4AB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. doručené osobne,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">faxom </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D51437" w:rsidRPr="006E7B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">alebo </w:t>
             </w:r>
             <w:r w:rsidRPr="006E7B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-mailom</w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -1043,79 +1025,79 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="771E148D" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="15A915D4" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="15A915D4" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA5A589" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>IČO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="4" w:name="Text5"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46CC577B" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
@@ -1208,79 +1190,79 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73837840" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="2CB188C4" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="2CB188C4" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12B7331F" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DIČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text6"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1930DC38" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
@@ -1373,107 +1355,109 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12785069" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="28180813" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="28180813" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D88FA9" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>IČ DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0C12AC" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text7"/>
+            <w:bookmarkStart w:id="7" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -1497,155 +1481,155 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="563526E0" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="502149C6" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="4C0B30C0" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="4C0B30C0" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CFA7DE5" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Kontaktná osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70BC8E7C" w14:textId="77777777" w:rsidR="00083751" w:rsidRPr="001E553E" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:pStyle w:val="Nadpis9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="639"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Meno      </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text8"/>
+            <w:bookmarkStart w:id="8" w:name="Text8"/>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
@@ -1660,133 +1644,133 @@
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CB31227" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4CCC133F" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="557B1049" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="557B1049" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="645A1FEC" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70878955" w14:textId="77777777" w:rsidR="00083751" w:rsidRPr="001E553E" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefón   </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text9"/>
+            <w:bookmarkStart w:id="9" w:name="Text9"/>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
@@ -1826,132 +1810,132 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AAC7199" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="648ECDD3" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="27577934" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="27577934" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1204" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D2CAB4A" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65B42FDD" w14:textId="77777777" w:rsidR="00083751" w:rsidRPr="001E553E" w:rsidRDefault="00083751" w:rsidP="0040428D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail     </w:t>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text10"/>
+            <w:bookmarkStart w:id="10" w:name="Text10"/>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
@@ -1991,81 +1975,242 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E553E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C9D2666" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43D6ED39" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED76C0" w14:paraId="4ED98604" w14:textId="77777777" w:rsidTr="00ED76C0">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="483C49F5" w14:textId="1297EC1D" w:rsidR="00ED76C0" w:rsidRDefault="00ED76C0" w:rsidP="008E16BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B12BF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-mail na zaslanie elektronickej faktúry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3193" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEE20A2" w14:textId="04FA6DE3" w:rsidR="00ED76C0" w:rsidRPr="001E553E" w:rsidRDefault="00ED76C0" w:rsidP="0040428D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E553E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0966BE85" w14:textId="77777777" w:rsidR="00ED76C0" w:rsidRDefault="00ED76C0" w:rsidP="008E16BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A7BBB9" w14:textId="77777777" w:rsidR="00ED76C0" w:rsidRDefault="00ED76C0" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00083751" w14:paraId="038AD70B" w14:textId="77777777" w:rsidTr="009F7B11">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61D17D08" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2077,51 +2222,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Konečný príjemca, presná adresa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB67E23" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text12"/>
+            <w:bookmarkStart w:id="11" w:name="Text12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2136,93 +2281,93 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4011E393" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09545699" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="70997CD8" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="70997CD8" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="449"/>
+          <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="006881F7" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -2234,100 +2379,100 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="129EC934" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083751" w14:paraId="6868EE1C" w14:textId="77777777" w:rsidTr="009F7B11">
+      <w:tr w:rsidR="00083751" w14:paraId="6868EE1C" w14:textId="77777777" w:rsidTr="00ED76C0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="696"/>
+          <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4748" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B576A12" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Spôsob odovzdania meradla po výkone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738D1B43" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text83"/>
+            <w:bookmarkStart w:id="12" w:name="Text83"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
@@ -2351,51 +2496,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="075BDAAB" w14:textId="77777777" w:rsidR="00083751" w:rsidRDefault="00083751" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3257,51 +3402,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Text13"/>
+        <w:bookmarkStart w:id="13" w:name="Text13"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1372090B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3372,89 +3517,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18D1B148" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text14"/>
+            <w:bookmarkStart w:id="14" w:name="Text14"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -3487,89 +3632,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F8AD92B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text19"/>
+            <w:bookmarkStart w:id="15" w:name="Text19"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -3602,54 +3747,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="15" w:name="Text24"/>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="16" w:name="Text24"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CBA216F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
@@ -3677,239 +3822,239 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA17EDC" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Začiarkov6"/>
+            <w:bookmarkStart w:id="17" w:name="Začiarkov6"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D8C881A" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Začiarkov1"/>
+            <w:bookmarkStart w:id="18" w:name="Začiarkov1"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="334E208B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Začiarkov12"/>
+            <w:bookmarkStart w:id="19" w:name="Začiarkov12"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="19" w:name="Text85"/>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="20" w:name="Text85"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574338D4" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text85"/>
@@ -3929,89 +4074,89 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E81008" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text30"/>
+            <w:bookmarkStart w:id="21" w:name="Text30"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -4044,89 +4189,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BBD5C8" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text35"/>
+            <w:bookmarkStart w:id="22" w:name="Text35"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -4159,51 +4304,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B74C3" w14:paraId="4AE19339" w14:textId="77777777" w:rsidTr="008E16BE">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A3A6A03" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4391,51 +4536,51 @@
           </w:tcPr>
           <w:p w14:paraId="1F762251" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text15"/>
+            <w:bookmarkStart w:id="23" w:name="Text15"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -4468,89 +4613,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="120F47AF" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text20"/>
+            <w:bookmarkStart w:id="24" w:name="Text20"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -4583,51 +4728,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F3DB846" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -4693,200 +4838,200 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DD33C02" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Začiarkov7"/>
+            <w:bookmarkStart w:id="25" w:name="Začiarkov7"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BB1E5D5" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Začiarkov2"/>
+            <w:bookmarkStart w:id="26" w:name="Začiarkov2"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12CACC56" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Začiarkov13"/>
+            <w:bookmarkStart w:id="27" w:name="Začiarkov13"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="27" w:name="Text86"/>
+            <w:bookmarkEnd w:id="27"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="28" w:name="Text86"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090DBC50" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text86"/>
@@ -4906,89 +5051,89 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EFDFDF6" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text31"/>
+            <w:bookmarkStart w:id="29" w:name="Text31"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -5021,89 +5166,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2104A95A" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text36"/>
+            <w:bookmarkStart w:id="30" w:name="Text36"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
@@ -5136,51 +5281,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B74C3" w14:paraId="263F9E0F" w14:textId="77777777" w:rsidTr="008E16BE">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AD9CE05" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5672,56 +5817,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DE26E04" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -5731,56 +5876,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12A35E5B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -5790,56 +5935,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="206786CD" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -6933,51 +7078,51 @@
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C81ECF8" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text40"/>
+            <w:bookmarkStart w:id="31" w:name="Text40"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
@@ -6992,363 +7137,343 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="5F6CBE95" w14:textId="77777777" w:rsidR="0005688A" w:rsidRDefault="0005688A" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69D847D2" w14:textId="77777777" w:rsidR="00BE0EB4" w:rsidRDefault="00BE0EB4" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53DF0F9E" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRPr="00EA512D" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F67052E" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="2F67052E" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRPr="003933F0" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
         <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003933F0">
         <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>Vyjadrenie Vykonávateľa pri prijímaní objednávky</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...121 lines deleted...]
-    <w:p w14:paraId="3C3E93D1" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="75A4F384" w14:textId="79DAE51D" w:rsidR="00F660EA" w:rsidRPr="003933F0" w:rsidRDefault="00F660EA" w:rsidP="00F660EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003933F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Objednávka sa považuje za potvrdenú zo strany Vykonávateľa elektronickou notifikáciou. O dôvode zamietnutia je Objednávateľ informovaný písomne. Doklad je platný bez pečiatky a</w:t>
+      </w:r>
+      <w:r w:rsidR="00546930" w:rsidRPr="003933F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003933F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>podpisu</w:t>
+      </w:r>
+      <w:r w:rsidR="00546930" w:rsidRPr="003933F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vykonávateľa.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="47B99EC1" w14:textId="77777777" w:rsidR="0005688A" w:rsidRDefault="0005688A" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370C262F" w14:textId="77777777" w:rsidR="00BE0EB4" w:rsidRDefault="00BE0EB4" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6821AB45" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="6821AB45" w14:textId="254F7D2A" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB459DE" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="6EB459DE" w14:textId="0194F8DE" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Pečiatka, meno a podpis Vykonávateľa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
         <w:t>Pečiatka, meno a  podpis Objednávateľa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E897C1" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7387,72 +7512,73 @@
       <w:tblGrid>
         <w:gridCol w:w="3189"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B74C3" w14:paraId="1E863113" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51129590" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Príloha k objednávke číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510095F8" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text90"/>
+            <w:bookmarkStart w:id="32" w:name="Text90"/>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> AUTOTEXTLIST   \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text90"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7492,51 +7618,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D15618C" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584C01D0" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -8720,56 +8846,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="612AD3DC" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -8779,56 +8905,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="430E7697" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -8839,56 +8965,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE84644" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -9682,56 +9808,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D05EE1D" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -9741,56 +9867,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="478CB76F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -9800,56 +9926,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C66028D" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -10646,56 +10772,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9F54DF" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -10705,56 +10831,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2487D058" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -10765,56 +10891,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="095097F0" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -11611,56 +11737,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28962CA9" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -11670,56 +11796,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="243C2A36" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -11730,56 +11856,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="332C12CA" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -12576,56 +12702,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C898476" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -12635,56 +12761,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42ABA34B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -12695,56 +12821,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA45AF9" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -13541,56 +13667,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FA8F9A" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -13600,56 +13726,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1863D0AD" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -13660,56 +13786,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48494C7F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -14506,56 +14632,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9FE318" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -14565,56 +14691,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D7F7F1" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -14625,56 +14751,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D4FCBCA" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -15471,56 +15597,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14A9FE08" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -15530,56 +15656,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58834076" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -15590,56 +15716,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4CDA9D" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -16436,56 +16562,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAE5BE9" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -16495,56 +16621,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E08E23F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -16555,56 +16681,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05DC543F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -17401,56 +17527,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="570458C5" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -17460,56 +17586,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CCE741A" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -17520,56 +17646,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7748F0EB" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -18366,56 +18492,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2015E4" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -18425,56 +18551,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF4D7A5" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -18485,56 +18611,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B01ACAF" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -19331,56 +19457,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E60F692" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -19390,56 +19516,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08DFF345" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -19450,56 +19576,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12844256" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -20296,56 +20422,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="563F7372" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -20355,56 +20481,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B3CCDA1" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -20415,56 +20541,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A984EF" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -21261,56 +21387,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A4C88D" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -21320,56 +21446,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76AE93B3" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -21380,56 +21506,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22652900" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -22226,56 +22352,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40D0DA78" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -22285,56 +22411,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2759FBD2" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -22345,56 +22471,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="421E730B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -23191,56 +23317,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE7876B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -23250,56 +23376,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C42FFD8" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -23310,56 +23436,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215DD192" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -24156,56 +24282,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614C88BF" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -24215,56 +24341,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5027015F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -24275,56 +24401,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="036C6844" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -25121,56 +25247,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DE3D32" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -25180,56 +25306,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DE9E73" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -25240,56 +25366,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67718235" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -26086,56 +26212,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22FB747F" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -26145,56 +26271,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23B0EE00" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -26205,56 +26331,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004B74C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00725D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00725D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A742E0" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="00F20CC6" w:rsidP="008E16BE">
@@ -26541,298 +26667,343 @@
     </w:tbl>
     <w:p w14:paraId="72BA7363" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E98C3B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB5A999" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2338174B" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="2338174B" w14:textId="5A4FC68E" w:rsidR="004B74C3" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t>__________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E26160" w14:textId="77777777" w:rsidR="004B74C3" w:rsidRPr="00411AEA" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
+    <w:p w14:paraId="39E26160" w14:textId="766E0439" w:rsidR="004B74C3" w:rsidRPr="00411AEA" w:rsidRDefault="004B74C3" w:rsidP="008E16BE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Pečiatka, meno a podpis </w:t>
-[...7 lines deleted...]
-        <w:t>Vykonávateľa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F660EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003C5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečiatka, meno a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>podpis Objednávateľa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B74C3" w:rsidRPr="00411AEA" w:rsidSect="00D6649C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6872B363" w14:textId="77777777" w:rsidR="00900EF7" w:rsidRDefault="00900EF7">
+    <w:p w14:paraId="22CD90A2" w14:textId="77777777" w:rsidR="00725D62" w:rsidRDefault="00725D62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FE7F1CC" w14:textId="77777777" w:rsidR="00900EF7" w:rsidRDefault="00900EF7">
+    <w:p w14:paraId="7D4B93D0" w14:textId="77777777" w:rsidR="00725D62" w:rsidRDefault="00725D62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2F6780F3" w14:textId="139F6E0B" w:rsidR="00A73615" w:rsidRDefault="00A73615">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2F6780F3" w14:textId="36CBE8FB" w:rsidR="00A73615" w:rsidRPr="003933F0" w:rsidRDefault="00A73615">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>FK-H03-21</w:t>
     </w:r>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E553E">
@@ -26883,196 +27054,215 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001E553E">
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidRPr="007C4AB3">
+    <w:r w:rsidRPr="003933F0">
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>V0</w:t>
     </w:r>
-    <w:r w:rsidR="00735DBA" w:rsidRPr="007C4AB3">
+    <w:r w:rsidR="003933F0" w:rsidRPr="003933F0">
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003933F0">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="006E7B7D" w:rsidRPr="003933F0">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="003933F0" w:rsidRPr="003933F0">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="007C4AB3">
+    <w:r w:rsidRPr="003933F0">
       <w:rPr>
-        <w:color w:val="0000FF"/>
-[...20 lines deleted...]
-        <w:color w:val="0000FF"/>
+        <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00735DBA" w:rsidRPr="007C4AB3">
+    <w:r w:rsidR="003933F0" w:rsidRPr="003933F0">
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>10-23</w:t>
+      <w:t>06</w:t>
+    </w:r>
+    <w:r w:rsidR="00735DBA" w:rsidRPr="003933F0">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00BD3171" w:rsidRPr="003933F0">
+      <w:rPr>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0B18BA" w14:textId="77777777" w:rsidR="00900EF7" w:rsidRDefault="00900EF7">
+    <w:p w14:paraId="46913E53" w14:textId="77777777" w:rsidR="00725D62" w:rsidRDefault="00725D62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="412A4B0A" w14:textId="77777777" w:rsidR="00900EF7" w:rsidRDefault="00900EF7">
+    <w:p w14:paraId="194FF1B7" w14:textId="77777777" w:rsidR="00725D62" w:rsidRDefault="00725D62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10207" w:type="dxa"/>
       <w:tblInd w:w="-72" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2694"/>
       <w:gridCol w:w="5670"/>
       <w:gridCol w:w="1843"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A73615" w14:paraId="033849A6" w14:textId="77777777" w:rsidTr="008E16BE">
       <w:trPr>
         <w:trHeight w:val="1135"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2694" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="59392FA5" w14:textId="77777777" w:rsidR="00A73615" w:rsidRDefault="00A73615">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1506D4DA" wp14:editId="42206093">
-[...1 lines deleted...]
-                <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1506D4DA" wp14:editId="6AF26827">
+                <wp:extent cx="1460500" cy="584200"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:docPr id="1" name="Obrázok 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
-                        <a:srcRect/>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1564640" cy="584200"/>
+                          <a:ext cx="1460500" cy="584200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5670" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -27114,126 +27304,126 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve">Strana </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006E7B7D">
+          <w:r w:rsidR="00B22793">
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006E7B7D">
+          <w:r w:rsidR="00B22793">
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="slostrany"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="216E0C6B" w14:textId="77777777" w:rsidR="00A73615" w:rsidRDefault="00A73615">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450A4EEA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="513119E5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="361087A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1-"/>
@@ -27342,229 +27532,260 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1592356320">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1856142772">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1220170253">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B7FCA"/>
     <w:rsid w:val="000076D5"/>
     <w:rsid w:val="0004530E"/>
     <w:rsid w:val="00052EC6"/>
     <w:rsid w:val="0005688A"/>
+    <w:rsid w:val="00080035"/>
     <w:rsid w:val="00083751"/>
+    <w:rsid w:val="00085D21"/>
     <w:rsid w:val="000F6A6E"/>
     <w:rsid w:val="001278C0"/>
+    <w:rsid w:val="001710D1"/>
     <w:rsid w:val="0019383F"/>
     <w:rsid w:val="001C01FA"/>
     <w:rsid w:val="001D4CD4"/>
+    <w:rsid w:val="001D6375"/>
     <w:rsid w:val="001E553E"/>
+    <w:rsid w:val="0020262C"/>
     <w:rsid w:val="00206524"/>
     <w:rsid w:val="00280D81"/>
     <w:rsid w:val="002857C2"/>
     <w:rsid w:val="00292FAA"/>
     <w:rsid w:val="002B7FCA"/>
     <w:rsid w:val="002D13A7"/>
     <w:rsid w:val="002D7F84"/>
     <w:rsid w:val="002F4679"/>
     <w:rsid w:val="00320E9C"/>
     <w:rsid w:val="003714D8"/>
+    <w:rsid w:val="003933F0"/>
+    <w:rsid w:val="00396353"/>
     <w:rsid w:val="003B3E27"/>
     <w:rsid w:val="003C5BE6"/>
     <w:rsid w:val="003E3575"/>
     <w:rsid w:val="003E542F"/>
+    <w:rsid w:val="003F26D1"/>
     <w:rsid w:val="0040428D"/>
     <w:rsid w:val="00411AEA"/>
     <w:rsid w:val="004661D1"/>
+    <w:rsid w:val="00480F50"/>
     <w:rsid w:val="004B74C3"/>
+    <w:rsid w:val="004C261D"/>
+    <w:rsid w:val="004F535F"/>
     <w:rsid w:val="0053582B"/>
+    <w:rsid w:val="00546930"/>
     <w:rsid w:val="005627A1"/>
     <w:rsid w:val="005A7EF7"/>
+    <w:rsid w:val="005B72EF"/>
     <w:rsid w:val="005E0B58"/>
     <w:rsid w:val="00605458"/>
     <w:rsid w:val="00610DA2"/>
+    <w:rsid w:val="00631021"/>
     <w:rsid w:val="00631E8D"/>
     <w:rsid w:val="00634EE3"/>
     <w:rsid w:val="00672BEC"/>
     <w:rsid w:val="0068323B"/>
+    <w:rsid w:val="0069175A"/>
+    <w:rsid w:val="006B65E6"/>
+    <w:rsid w:val="006E52A1"/>
     <w:rsid w:val="006E7B7D"/>
     <w:rsid w:val="006F78DB"/>
     <w:rsid w:val="00720E3C"/>
+    <w:rsid w:val="00725D62"/>
     <w:rsid w:val="007314E3"/>
     <w:rsid w:val="00735DBA"/>
+    <w:rsid w:val="00766114"/>
     <w:rsid w:val="007C4A1B"/>
     <w:rsid w:val="007C4AB3"/>
+    <w:rsid w:val="007D245B"/>
     <w:rsid w:val="008057C7"/>
     <w:rsid w:val="008313A1"/>
     <w:rsid w:val="008903F9"/>
     <w:rsid w:val="008E16BE"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="00900EF7"/>
     <w:rsid w:val="00924D38"/>
     <w:rsid w:val="009A1E11"/>
+    <w:rsid w:val="009A2A38"/>
     <w:rsid w:val="009B6CE9"/>
     <w:rsid w:val="009E5706"/>
     <w:rsid w:val="009F7B11"/>
     <w:rsid w:val="00A25609"/>
     <w:rsid w:val="00A663C9"/>
     <w:rsid w:val="00A73615"/>
     <w:rsid w:val="00A76E1E"/>
     <w:rsid w:val="00A871E5"/>
+    <w:rsid w:val="00A900EC"/>
     <w:rsid w:val="00AA2FDF"/>
     <w:rsid w:val="00AD782B"/>
+    <w:rsid w:val="00B12BF5"/>
+    <w:rsid w:val="00B22793"/>
+    <w:rsid w:val="00BD3171"/>
     <w:rsid w:val="00BE0EB4"/>
     <w:rsid w:val="00BE49E0"/>
     <w:rsid w:val="00BF1797"/>
     <w:rsid w:val="00BF61B4"/>
     <w:rsid w:val="00C85CEF"/>
     <w:rsid w:val="00C93602"/>
     <w:rsid w:val="00D17AC2"/>
     <w:rsid w:val="00D228C5"/>
     <w:rsid w:val="00D51437"/>
     <w:rsid w:val="00D6649C"/>
     <w:rsid w:val="00D8656C"/>
+    <w:rsid w:val="00D93779"/>
+    <w:rsid w:val="00DB0B95"/>
+    <w:rsid w:val="00DC1C42"/>
     <w:rsid w:val="00DC3CF9"/>
     <w:rsid w:val="00DD2F59"/>
     <w:rsid w:val="00DE6065"/>
+    <w:rsid w:val="00E45CCE"/>
     <w:rsid w:val="00E471A0"/>
     <w:rsid w:val="00E56B00"/>
     <w:rsid w:val="00E6416A"/>
     <w:rsid w:val="00E755D3"/>
     <w:rsid w:val="00EA512D"/>
+    <w:rsid w:val="00EC03EC"/>
+    <w:rsid w:val="00ED76C0"/>
     <w:rsid w:val="00EE64D1"/>
     <w:rsid w:val="00EE6A93"/>
+    <w:rsid w:val="00F13081"/>
     <w:rsid w:val="00F20CC6"/>
     <w:rsid w:val="00F31923"/>
     <w:rsid w:val="00F55916"/>
     <w:rsid w:val="00F56485"/>
+    <w:rsid w:val="00F660EA"/>
     <w:rsid w:val="00F83D3D"/>
     <w:rsid w:val="00FA70AE"/>
     <w:rsid w:val="00FB6420"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="14BB6CFC"/>
   <w15:docId w15:val="{F8F8B6D9-644D-48B7-828F-50511BE1B828}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27892,55 +28113,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D6649C"/>
     <w:rPr>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Nadpis2"/>
     <w:qFormat/>
     <w:rsid w:val="00D6649C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
@@ -28199,63 +28415,63 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00634EE3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00634EE3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:objednavky@slm.sk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slm.sk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Dankov&#225;\AppData\Local\Temp\FK-H03-44%20Objedn&#225;vka3-2010.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -28510,87 +28726,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AA738F2-9A6B-49C7-BC23-8B1F72712ADA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5167E78E-6CF4-4DC5-8443-2425A8276AA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>FK-H03-44 Objednávka3-2010</Template>
+  <Template>FK-H03-44 Objednávka3-2010.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6658</Characters>
+  <Pages>1</Pages>
+  <Words>1177</Words>
+  <Characters>6711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Objednávateľ *)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7811</CharactersWithSpaces>
+  <CharactersWithSpaces>7873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881401</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.slm.sk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>